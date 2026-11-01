--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -8,157 +8,250 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cotas Contempladas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="107">
-[...1 lines deleted...]
-    <t>C1 Contemplados - Cotas publicadas em 17/09/2026  ·  c1contemplados.com.br</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="130">
+  <si>
+    <t>C1 Contemplados - Cotas publicadas em 01/11/2026  ·  c1contemplados.com.br</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Administradora</t>
   </si>
   <si>
     <t>Segmento</t>
   </si>
   <si>
     <t>Crédito (R$)</t>
   </si>
   <si>
     <t>Entrada (R$)</t>
   </si>
   <si>
     <t>Entrada %</t>
   </si>
   <si>
     <t>Parcelas</t>
   </si>
   <si>
     <t>Valor Parcela (R$)</t>
   </si>
   <si>
     <t>Saldo Devedor (R$)</t>
   </si>
   <si>
     <t>Taxa Transf. (R$)</t>
   </si>
   <si>
     <t>Taxa % a.m.</t>
   </si>
   <si>
     <t>Próx. Vencimento</t>
   </si>
   <si>
+    <t>kbfnvw</t>
+  </si>
+  <si>
+    <t>Disponível</t>
+  </si>
+  <si>
+    <t>PORTO SEGURO</t>
+  </si>
+  <si>
+    <t>Imóvel</t>
+  </si>
+  <si>
+    <t>qqpgfb</t>
+  </si>
+  <si>
+    <t>Reservada</t>
+  </si>
+  <si>
+    <t>MYCON</t>
+  </si>
+  <si>
+    <t>fxrk7r</t>
+  </si>
+  <si>
+    <t>76ufmm</t>
+  </si>
+  <si>
+    <t>m9jpqp</t>
+  </si>
+  <si>
+    <t>9farwg</t>
+  </si>
+  <si>
+    <t>5aj35z</t>
+  </si>
+  <si>
+    <t>kjuhy8</t>
+  </si>
+  <si>
+    <t>9hzug6</t>
+  </si>
+  <si>
+    <t>axazat</t>
+  </si>
+  <si>
+    <t>r8jswy</t>
+  </si>
+  <si>
+    <t>5dhpdn</t>
+  </si>
+  <si>
+    <t>3nmmg5</t>
+  </si>
+  <si>
+    <t>wj4sch</t>
+  </si>
+  <si>
+    <t>xqqbwv</t>
+  </si>
+  <si>
+    <t>cn4fqv</t>
+  </si>
+  <si>
+    <t>dmmpy4</t>
+  </si>
+  <si>
+    <t>REMAZA</t>
+  </si>
+  <si>
+    <t>86pnv2</t>
+  </si>
+  <si>
+    <t>khqvp5</t>
+  </si>
+  <si>
+    <t>mf2ckb</t>
+  </si>
+  <si>
+    <t>zf6gbm</t>
+  </si>
+  <si>
+    <t>8hffcy</t>
+  </si>
+  <si>
+    <t>qk45xx</t>
+  </si>
+  <si>
+    <t>4kunj6</t>
+  </si>
+  <si>
+    <t>m5at6v</t>
+  </si>
+  <si>
+    <t>c2fb3g</t>
+  </si>
+  <si>
+    <t>swtqnv</t>
+  </si>
+  <si>
+    <t>qtream</t>
+  </si>
+  <si>
+    <t>jaj46h</t>
+  </si>
+  <si>
+    <t>Automóvel</t>
+  </si>
+  <si>
+    <t>dudx5t</t>
+  </si>
+  <si>
+    <t>yqyr9g</t>
+  </si>
+  <si>
+    <t>fa3wkc</t>
+  </si>
+  <si>
+    <t>fyfx5s</t>
+  </si>
+  <si>
     <t>9jzzmg</t>
   </si>
   <si>
-    <t>Disponível</t>
-[...7 lines deleted...]
-  <si>
     <t>ju6yha</t>
   </si>
   <si>
     <t>7vt26z</t>
   </si>
   <si>
     <t>m8bse6</t>
   </si>
   <si>
     <t>xew57f</t>
   </si>
   <si>
     <t>mxsnyx</t>
   </si>
   <si>
     <t>eab2yd</t>
   </si>
   <si>
-    <t>REMAZA</t>
-[...4 lines deleted...]
-  <si>
     <t>6f3wkf</t>
   </si>
   <si>
-    <t>rhvbcv</t>
-[...4 lines deleted...]
-  <si>
     <t>au5bwk</t>
   </si>
   <si>
     <t>7jdavr</t>
   </si>
   <si>
     <t>23gf42</t>
   </si>
   <si>
-    <t>PORTO SEGURO</t>
-[...1 lines deleted...]
-  <si>
     <t>5mzfjw</t>
   </si>
   <si>
-    <t>Automóvel</t>
-[...1 lines deleted...]
-  <si>
     <t>6uyx37</t>
   </si>
   <si>
     <t>39pbzv</t>
   </si>
   <si>
     <t>8kvvey</t>
   </si>
   <si>
     <t>dzd7h6</t>
   </si>
   <si>
     <t>rzc5vk</t>
   </si>
   <si>
     <t>hkm9fa</t>
   </si>
   <si>
     <t>zf5dqj</t>
   </si>
   <si>
     <t>3tqxsf</t>
   </si>
   <si>
     <t>45y5en</t>
@@ -203,74 +296,50 @@
     <t>45eurv</t>
   </si>
   <si>
     <t>93jtgd</t>
   </si>
   <si>
     <t>ngg87v</t>
   </si>
   <si>
     <t>8eewy7</t>
   </si>
   <si>
     <t>ca6n7m</t>
   </si>
   <si>
     <t>debyzd</t>
   </si>
   <si>
     <t>drg57c</t>
   </si>
   <si>
     <t>w84mes</t>
   </si>
   <si>
     <t>azsuuu</t>
-  </si>
-[...22 lines deleted...]
-    <t>fdmeac</t>
   </si>
   <si>
     <t>s4jrj3</t>
   </si>
   <si>
     <t>xj37hk</t>
   </si>
   <si>
     <t>nd2s72</t>
   </si>
   <si>
     <t>2hhpbs</t>
   </si>
   <si>
     <t>zbc4gz</t>
   </si>
   <si>
     <t>fx9279</t>
   </si>
   <si>
     <t>7829nc</t>
   </si>
   <si>
     <t>nnk3wx</t>
   </si>
@@ -409,99 +478,102 @@
         <fgColor rgb="FFF0F4FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF94A3B8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -803,51 +875,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M85"/>
+  <dimension ref="A1:M108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="6" width="16" customWidth="1"/>
     <col min="7" max="8" width="10" customWidth="1"/>
     <col min="9" max="10" width="18" customWidth="1"/>
     <col min="11" max="11" width="16" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -896,3437 +968,4380 @@
       </c>
       <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="7">
-        <v>121137.45</v>
+        <v>73897.67</v>
       </c>
       <c r="F3" s="7">
-        <v>52800</v>
+        <v>36000</v>
       </c>
       <c r="G3" s="8">
-        <v>0.4358685113480596</v>
+        <v>0.4871601499749586</v>
       </c>
       <c r="H3" s="6">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="I3" s="7">
-        <v>760.78</v>
+        <v>424.36</v>
       </c>
       <c r="J3" s="7">
-        <v>141505.08</v>
+        <v>74263</v>
       </c>
       <c r="K3" s="7">
-        <v>858.67</v>
+        <v>1054</v>
       </c>
       <c r="L3" s="9">
-        <v>0.009048326364645295</v>
+        <v>0.008766799842738987</v>
       </c>
       <c r="M3" s="10">
-        <v>46303.5</v>
+        <v>46342.5</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="13">
-        <v>96922.82</v>
+        <v>57072.31</v>
       </c>
       <c r="F4" s="13">
-        <v>39700</v>
+        <v>42900</v>
       </c>
       <c r="G4" s="14">
-        <v>0.40960426037954734</v>
+        <v>0.7516780028703938</v>
       </c>
       <c r="H4" s="3">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I4" s="13">
-        <v>705.42</v>
+        <v>164.04</v>
       </c>
       <c r="J4" s="13">
-        <v>105813</v>
+        <v>24770.04</v>
       </c>
       <c r="K4" s="13">
-        <v>686.28</v>
+        <v>355.6</v>
       </c>
       <c r="L4" s="15">
-        <v>0.00921232025834337</v>
+        <v>0.008204308302841275</v>
       </c>
       <c r="M4" s="16">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="7">
-        <v>126356.68</v>
+        <v>92404.73</v>
       </c>
       <c r="F5" s="7">
-        <v>54800</v>
+        <v>40900</v>
       </c>
       <c r="G5" s="8">
-        <v>0.43369293970053663</v>
+        <v>0.4426180348127201</v>
       </c>
       <c r="H5" s="6">
-        <v>186</v>
+        <v>153</v>
       </c>
       <c r="I5" s="7">
-        <v>782.82</v>
+        <v>615.17</v>
       </c>
       <c r="J5" s="7">
-        <v>145604.52</v>
+        <v>94121.01</v>
       </c>
       <c r="K5" s="7">
-        <v>783.45</v>
+        <v>575.74</v>
       </c>
       <c r="L5" s="9">
-        <v>0.008792795294204877</v>
+        <v>0.008834288675845507</v>
       </c>
       <c r="M5" s="10">
-        <v>46302.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="13">
-        <v>70580.95</v>
+        <v>279054.87</v>
       </c>
       <c r="F6" s="13">
-        <v>33500</v>
+        <v>136900</v>
       </c>
       <c r="G6" s="14">
-        <v>0.474632319343959</v>
+        <v>0.490584521961577</v>
       </c>
       <c r="H6" s="3">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="I6" s="13">
-        <v>508.55</v>
+        <v>1520.13</v>
       </c>
       <c r="J6" s="13">
-        <v>81876.55</v>
+        <v>284264.31</v>
       </c>
       <c r="K6" s="13">
-        <v>350</v>
+        <v>1724.68</v>
       </c>
       <c r="L6" s="15">
-        <v>0.011558768613883885</v>
+        <v>0.008494951322614104</v>
       </c>
       <c r="M6" s="16">
-        <v>46303.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="7">
-        <v>84381.22</v>
+        <v>80226.03</v>
       </c>
       <c r="F7" s="7">
-        <v>33500</v>
+        <v>31900</v>
       </c>
       <c r="G7" s="8">
-        <v>0.39700777021237665</v>
+        <v>0.39762655586970963</v>
       </c>
       <c r="H7" s="6">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="I7" s="7">
-        <v>586.01</v>
+        <v>616.98</v>
       </c>
       <c r="J7" s="7">
-        <v>96691.65</v>
+        <v>93780.96</v>
       </c>
       <c r="K7" s="7">
-        <v>523.6</v>
+        <v>400</v>
       </c>
       <c r="L7" s="9">
-        <v>0.008806896435789469</v>
+        <v>0.009919109008414155</v>
       </c>
       <c r="M7" s="10">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="13">
-        <v>119463.46</v>
+        <v>70257.22</v>
       </c>
       <c r="F8" s="13">
-        <v>51800</v>
+        <v>27900</v>
       </c>
       <c r="G8" s="14">
-        <v>0.4336053886267818</v>
+        <v>0.3971122113855345</v>
       </c>
       <c r="H8" s="3">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="I8" s="13">
-        <v>843.62</v>
+        <v>503.64</v>
       </c>
       <c r="J8" s="13">
-        <v>123168.52</v>
+        <v>82093.32</v>
       </c>
       <c r="K8" s="13">
-        <v>593.34</v>
+        <v>350</v>
       </c>
       <c r="L8" s="15">
-        <v>0.009187839648992314</v>
+        <v>0.009231421056488099</v>
       </c>
       <c r="M8" s="16">
-        <v>46303.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>25</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="7">
-        <v>311857.22</v>
+        <v>209724.6</v>
       </c>
       <c r="F9" s="7">
-        <v>113900</v>
+        <v>93400</v>
       </c>
       <c r="G9" s="8">
-        <v>0.36523124268214796</v>
+        <v>0.4453459441572424</v>
       </c>
       <c r="H9" s="6">
-        <v>66</v>
+        <v>197</v>
       </c>
       <c r="I9" s="7">
-        <v>5391.94</v>
+        <v>1230.39</v>
       </c>
       <c r="J9" s="7">
-        <v>355868.04</v>
+        <v>242386.83</v>
       </c>
       <c r="K9" s="7">
-        <v>8000</v>
+        <v>1304.88</v>
       </c>
       <c r="L9" s="9">
-        <v>0.01974235665404232</v>
+        <v>0.008631610450814809</v>
       </c>
       <c r="M9" s="10">
-        <v>46305.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="13">
-        <v>421000</v>
+        <v>209724.6</v>
       </c>
       <c r="F10" s="13">
-        <v>154900</v>
+        <v>92900</v>
       </c>
       <c r="G10" s="14">
-        <v>0.36793349168646083</v>
+        <v>0.44296186522706443</v>
       </c>
       <c r="H10" s="3">
-        <v>66</v>
+        <v>197</v>
       </c>
       <c r="I10" s="13">
-        <v>6923.92</v>
+        <v>1234.1</v>
       </c>
       <c r="J10" s="13">
-        <v>456978.72</v>
+        <v>243117.7</v>
       </c>
       <c r="K10" s="13">
-        <v>8000</v>
+        <v>1304.88</v>
       </c>
       <c r="L10" s="15">
-        <v>0.018008459355241823</v>
+        <v>0.008613819644833843</v>
       </c>
       <c r="M10" s="16">
-        <v>46305.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>27</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="7">
-        <v>250822.66</v>
+        <v>112707.35</v>
       </c>
       <c r="F11" s="7">
-        <v>94100</v>
+        <v>47900</v>
       </c>
       <c r="G11" s="8">
-        <v>0.37516546551256574</v>
+        <v>0.42499446575578254</v>
       </c>
       <c r="H11" s="6">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I11" s="7">
-        <v>2072.42</v>
+        <v>708.55</v>
       </c>
       <c r="J11" s="7">
-        <v>379252.86</v>
+        <v>133207.4</v>
       </c>
       <c r="K11" s="7">
-        <v>10000</v>
+        <v>801.43</v>
       </c>
       <c r="L11" s="9">
-        <v>0.011629863530907178</v>
+        <v>0.008845127236549923</v>
       </c>
       <c r="M11" s="10">
-        <v>46306.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B12" s="17" t="s">
         <v>28</v>
       </c>
+      <c r="B12" s="18" t="s">
+        <v>15</v>
+      </c>
       <c r="C12" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="13">
-        <v>324242.11</v>
+        <v>63457.07</v>
       </c>
       <c r="F12" s="13">
-        <v>140900</v>
+        <v>25000</v>
       </c>
       <c r="G12" s="14">
-        <v>0.43455182301891637</v>
+        <v>0.3939671340009868</v>
       </c>
       <c r="H12" s="3">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="I12" s="13">
-        <v>1933.62</v>
+        <v>456.21</v>
       </c>
       <c r="J12" s="13">
-        <v>392524.86</v>
+        <v>69800.13</v>
       </c>
       <c r="K12" s="13">
-        <v>2010</v>
+        <v>394.82</v>
       </c>
       <c r="L12" s="15">
-        <v>0.008745987176706846</v>
+        <v>0.00872055404623849</v>
       </c>
       <c r="M12" s="16">
-        <v>46305.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="7">
-        <v>64434.83</v>
+        <v>88345.47</v>
       </c>
       <c r="F13" s="7">
-        <v>26100</v>
+        <v>34900</v>
       </c>
       <c r="G13" s="8">
-        <v>0.4050604308259989</v>
+        <v>0.3950400626087563</v>
       </c>
       <c r="H13" s="6">
         <v>153</v>
       </c>
       <c r="I13" s="7">
-        <v>507.06</v>
+        <v>653.18</v>
       </c>
       <c r="J13" s="7">
-        <v>77580.18</v>
+        <v>99936.54</v>
       </c>
       <c r="K13" s="7">
-        <v>400</v>
+        <v>550.14</v>
       </c>
       <c r="L13" s="9">
-        <v>0.010586368518557791</v>
+        <v>0.009220518157599306</v>
       </c>
       <c r="M13" s="10">
-        <v>46310.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="13">
-        <v>80543.54</v>
+        <v>375468.26</v>
       </c>
       <c r="F14" s="13">
-        <v>32900</v>
+        <v>164900</v>
       </c>
       <c r="G14" s="14">
-        <v>0.40847472062936396</v>
+        <v>0.4391849260440816</v>
       </c>
       <c r="H14" s="3">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="I14" s="13">
-        <v>610.96</v>
+        <v>2248.67</v>
       </c>
       <c r="J14" s="13">
-        <v>93476.88</v>
+        <v>424998.63</v>
       </c>
       <c r="K14" s="13">
-        <v>400</v>
+        <v>2338.09</v>
       </c>
       <c r="L14" s="15">
-        <v>0.010044362814506982</v>
+        <v>0.008537450829475783</v>
       </c>
       <c r="M14" s="16">
-        <v>46310.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="7">
-        <v>422685.86</v>
+        <v>71260.89</v>
       </c>
       <c r="F15" s="7">
-        <v>184900</v>
+        <v>28000</v>
       </c>
       <c r="G15" s="8">
-        <v>0.43744070359959525</v>
+        <v>0.39292240105336884</v>
       </c>
       <c r="H15" s="6">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="I15" s="7">
-        <v>2150.94</v>
+        <v>547.2</v>
       </c>
       <c r="J15" s="7">
-        <v>412980.48</v>
+        <v>82080</v>
       </c>
       <c r="K15" s="7">
-        <v>6000</v>
+        <v>355</v>
       </c>
       <c r="L15" s="9">
-        <v>0.006375906854895324</v>
+        <v>0.009656585282699097</v>
       </c>
       <c r="M15" s="10">
-        <v>46275.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B16" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E16" s="13">
-        <v>48026.93</v>
+        <v>83723</v>
       </c>
       <c r="F16" s="13">
-        <v>18200</v>
+        <v>30900</v>
       </c>
       <c r="G16" s="14">
-        <v>0.3789540576505723</v>
+        <v>0.36907420899872195</v>
       </c>
       <c r="H16" s="3">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="I16" s="13">
-        <v>1160.21</v>
+        <v>654.68</v>
       </c>
       <c r="J16" s="13">
-        <v>51049.24</v>
+        <v>96892.64</v>
       </c>
       <c r="K16" s="13">
-        <v>595.57</v>
+        <v>834.79</v>
       </c>
       <c r="L16" s="15">
-        <v>0.026692920830940055</v>
+        <v>0.009196391548617443</v>
       </c>
       <c r="M16" s="16">
-        <v>46302.5</v>
+        <v>46342.5</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="7">
-        <v>60081.41</v>
+        <v>146813.06</v>
       </c>
       <c r="F17" s="7">
-        <v>29000</v>
+        <v>58900</v>
       </c>
       <c r="G17" s="8">
-        <v>0.4826784191649297</v>
+        <v>0.40119046629775307</v>
       </c>
       <c r="H17" s="6">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="I17" s="7">
-        <v>463.42</v>
+        <v>960.53</v>
       </c>
       <c r="J17" s="7">
-        <v>45878.58</v>
+        <v>178658.58</v>
       </c>
       <c r="K17" s="7">
-        <v>297.51</v>
+        <v>1463.84</v>
       </c>
       <c r="L17" s="9">
-        <v>0.008389575872470769</v>
+        <v>0.00877422898580801</v>
       </c>
       <c r="M17" s="10">
-        <v>46303.5</v>
+        <v>46342.5</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B18" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="13">
-        <v>111898.54</v>
+        <v>220218.46</v>
       </c>
       <c r="F18" s="13">
-        <v>47900</v>
+        <v>92900</v>
       </c>
       <c r="G18" s="14">
-        <v>0.428066353680754</v>
+        <v>0.42185382642308916</v>
       </c>
       <c r="H18" s="3">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="I18" s="13">
-        <v>711.68</v>
+        <v>1137.72</v>
       </c>
       <c r="J18" s="13">
-        <v>133084.16</v>
+        <v>211615.92</v>
       </c>
       <c r="K18" s="13">
-        <v>785</v>
+        <v>3136.8</v>
       </c>
       <c r="L18" s="15">
-        <v>0.009062171892781374</v>
+        <v>0.005997617814499439</v>
       </c>
       <c r="M18" s="16">
-        <v>46303.5</v>
+        <v>46342.5</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="7">
-        <v>85266.9</v>
+        <v>233396.57</v>
       </c>
       <c r="F19" s="7">
-        <v>34800</v>
+        <v>93000</v>
       </c>
       <c r="G19" s="8">
-        <v>0.40813023576557844</v>
+        <v>0.3984634392870469</v>
       </c>
       <c r="H19" s="6">
-        <v>97</v>
+        <v>150</v>
       </c>
       <c r="I19" s="7">
-        <v>869.27</v>
+        <v>1564.97</v>
       </c>
       <c r="J19" s="7">
-        <v>84319.19</v>
+        <v>234745.5</v>
       </c>
       <c r="K19" s="7">
-        <v>523.4</v>
+        <v>4232.4</v>
       </c>
       <c r="L19" s="9">
-        <v>0.011594254896821629</v>
+        <v>0.007527667424109924</v>
       </c>
       <c r="M19" s="10">
-        <v>46303.5</v>
+        <v>46337.5</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B20" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="13">
-        <v>122913.41</v>
+        <v>449408.51</v>
       </c>
       <c r="F20" s="13">
-        <v>55700</v>
+        <v>169900</v>
       </c>
       <c r="G20" s="14">
-        <v>0.45316454892920144</v>
+        <v>0.37805247613134874</v>
       </c>
       <c r="H20" s="3">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="I20" s="13">
-        <v>947.53</v>
+        <v>4100.39</v>
       </c>
       <c r="J20" s="13">
-        <v>109913.48</v>
+        <v>578154.99</v>
       </c>
       <c r="K20" s="13">
-        <v>568.86</v>
+        <v>3193.8</v>
       </c>
       <c r="L20" s="15">
-        <v>0.009255587477811713</v>
+        <v>0.01190467572706883</v>
       </c>
       <c r="M20" s="16">
-        <v>46303.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>38</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E21" s="7">
-        <v>42261.28</v>
+        <v>92486.35</v>
       </c>
       <c r="F21" s="7">
-        <v>17100</v>
+        <v>45100</v>
       </c>
       <c r="G21" s="8">
-        <v>0.4046256999314739</v>
+        <v>0.48763952734646787</v>
       </c>
       <c r="H21" s="6">
-        <v>65</v>
+        <v>131</v>
       </c>
       <c r="I21" s="7">
-        <v>645.36</v>
+        <v>598.28</v>
       </c>
       <c r="J21" s="7">
-        <v>41948.4</v>
+        <v>78374.68</v>
       </c>
       <c r="K21" s="7">
-        <v>415.24</v>
+        <v>456.91</v>
       </c>
       <c r="L21" s="9">
-        <v>0.017163696961245593</v>
+        <v>0.00841153591161931</v>
       </c>
       <c r="M21" s="10">
-        <v>46302.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="11" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B22" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="13">
-        <v>212895.34</v>
+        <v>70791.15</v>
       </c>
       <c r="F22" s="13">
-        <v>100000</v>
+        <v>28600</v>
       </c>
       <c r="G22" s="14">
-        <v>0.46971436763247143</v>
+        <v>0.4040053029227524</v>
       </c>
       <c r="H22" s="3">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="I22" s="13">
-        <v>1084.8</v>
+        <v>567.4</v>
       </c>
       <c r="J22" s="13">
-        <v>206112</v>
+        <v>85110</v>
       </c>
       <c r="K22" s="13">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="L22" s="15">
-        <v>0.007106596323745516</v>
+        <v>0.010739475062765881</v>
       </c>
       <c r="M22" s="16">
-        <v>46275.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>40</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="7">
-        <v>285447.39</v>
+        <v>97164.71</v>
       </c>
       <c r="F23" s="7">
-        <v>132200</v>
+        <v>40200</v>
       </c>
       <c r="G23" s="8">
-        <v>0.46313262839782837</v>
+        <v>0.41373045831145894</v>
       </c>
       <c r="H23" s="6">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="I23" s="7">
-        <v>1762.79</v>
+        <v>716.07</v>
       </c>
       <c r="J23" s="7">
-        <v>299674.3</v>
+        <v>105978.36</v>
       </c>
       <c r="K23" s="7">
-        <v>1403.29</v>
+        <v>686.28</v>
       </c>
       <c r="L23" s="9">
-        <v>0.00899135336074681</v>
+        <v>0.00944223284895647</v>
       </c>
       <c r="M23" s="10">
-        <v>46302.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B24" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="13">
-        <v>213784.84</v>
+        <v>678232.38</v>
       </c>
       <c r="F24" s="13">
-        <v>97500</v>
+        <v>389900</v>
       </c>
       <c r="G24" s="14">
-        <v>0.45606601478383596</v>
+        <v>0.5748767111354961</v>
       </c>
       <c r="H24" s="3">
-        <v>199</v>
+        <v>117</v>
       </c>
       <c r="I24" s="13">
-        <v>1169.69</v>
+        <v>3860.39</v>
       </c>
       <c r="J24" s="13">
-        <v>232768.31</v>
+        <v>451665.63</v>
       </c>
       <c r="K24" s="13">
-        <v>1304.88</v>
+        <v>3158.56</v>
       </c>
       <c r="L24" s="15">
-        <v>0.007997759355189298</v>
+        <v>0.008296281369698937</v>
       </c>
       <c r="M24" s="16">
-        <v>46302.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>42</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="7">
-        <v>108202.97</v>
+        <v>177665.35</v>
       </c>
       <c r="F25" s="7">
-        <v>47100</v>
+        <v>82900</v>
       </c>
       <c r="G25" s="8">
-        <v>0.43529304232591765</v>
+        <v>0.46660758555340137</v>
       </c>
       <c r="H25" s="6">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="I25" s="7">
-        <v>697.56</v>
+        <v>998.02</v>
       </c>
       <c r="J25" s="7">
-        <v>130443.72</v>
+        <v>191619.84</v>
       </c>
       <c r="K25" s="7">
-        <v>801.43</v>
+        <v>1095.47</v>
       </c>
       <c r="L25" s="9">
-        <v>0.009449678717933174</v>
+        <v>0.008430179768290882</v>
       </c>
       <c r="M25" s="10">
-        <v>46302.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="13">
-        <v>62078.41</v>
+        <v>443865.7</v>
       </c>
       <c r="F26" s="13">
-        <v>27200</v>
+        <v>203400</v>
       </c>
       <c r="G26" s="14">
-        <v>0.4381555519865924</v>
+        <v>0.45824671741925543</v>
       </c>
       <c r="H26" s="3">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="I26" s="13">
-        <v>440.74</v>
+        <v>2485.68</v>
       </c>
       <c r="J26" s="13">
-        <v>67433.22</v>
+        <v>492164.64</v>
       </c>
       <c r="K26" s="13">
-        <v>378.04</v>
+        <v>2739.16</v>
       </c>
       <c r="L26" s="15">
-        <v>0.009790390990995044</v>
+        <v>0.008341198422046473</v>
       </c>
       <c r="M26" s="16">
-        <v>46303.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="7">
-        <v>61117.18</v>
+        <v>80935.38</v>
       </c>
       <c r="F27" s="7">
-        <v>27200</v>
+        <v>36400</v>
       </c>
       <c r="G27" s="8">
-        <v>0.44504671190653755</v>
+        <v>0.4497415098316706</v>
       </c>
       <c r="H27" s="6">
-        <v>127</v>
+        <v>200</v>
       </c>
       <c r="I27" s="7">
-        <v>442.86</v>
+        <v>460.8</v>
       </c>
       <c r="J27" s="7">
-        <v>56243.22</v>
+        <v>92160</v>
       </c>
       <c r="K27" s="7">
-        <v>297.51</v>
+        <v>400</v>
       </c>
       <c r="L27" s="9">
-        <v>0.008724897776116755</v>
+        <v>0.008407919298359531</v>
       </c>
       <c r="M27" s="10">
-        <v>46303.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E28" s="13">
-        <v>227379.21</v>
+        <v>101247.96</v>
       </c>
       <c r="F28" s="13">
-        <v>103300</v>
+        <v>50900</v>
       </c>
       <c r="G28" s="14">
-        <v>0.45430714619863444</v>
+        <v>0.502726178384236</v>
       </c>
       <c r="H28" s="3">
-        <v>82</v>
+        <v>194</v>
       </c>
       <c r="I28" s="13">
-        <v>2697.87</v>
+        <v>529.3</v>
       </c>
       <c r="J28" s="13">
-        <v>221225.34</v>
+        <v>102684.2</v>
       </c>
       <c r="K28" s="13">
-        <v>2617</v>
+        <v>500</v>
       </c>
       <c r="L28" s="15">
-        <v>0.015664661421598298</v>
+        <v>0.008463262540418695</v>
       </c>
       <c r="M28" s="16">
-        <v>46310.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E29" s="7">
-        <v>221251.73</v>
+        <v>105797.6</v>
       </c>
       <c r="F29" s="7">
-        <v>101400</v>
+        <v>40700</v>
       </c>
       <c r="G29" s="8">
-        <v>0.45830150119052177</v>
+        <v>0.38469681731910743</v>
       </c>
       <c r="H29" s="6">
-        <v>79</v>
+        <v>163</v>
       </c>
       <c r="I29" s="7">
-        <v>2651.02</v>
+        <v>795.11</v>
       </c>
       <c r="J29" s="7">
-        <v>209430.58</v>
+        <v>129602.93</v>
       </c>
       <c r="K29" s="7">
-        <v>2617</v>
+        <v>1047.07</v>
       </c>
       <c r="L29" s="9">
-        <v>0.015615671666141763</v>
+        <v>0.009669267784293901</v>
       </c>
       <c r="M29" s="10">
-        <v>46310.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="11" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B30" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E30" s="13">
-        <v>221251.73</v>
+        <v>84348.02</v>
       </c>
       <c r="F30" s="13">
-        <v>99500</v>
+        <v>32500</v>
       </c>
       <c r="G30" s="14">
-        <v>0.4497139977165376</v>
+        <v>0.38530839253843774</v>
       </c>
       <c r="H30" s="3">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="I30" s="13">
-        <v>2638.98</v>
+        <v>622.99</v>
       </c>
       <c r="J30" s="13">
-        <v>216396.36</v>
+        <v>92202.52</v>
       </c>
       <c r="K30" s="13">
-        <v>2617</v>
+        <v>834.79</v>
       </c>
       <c r="L30" s="15">
-        <v>0.015568338235929425</v>
+        <v>0.0086640103769126</v>
       </c>
       <c r="M30" s="16">
-        <v>46310.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" s="7">
-        <v>224513.39</v>
+        <v>48231.42</v>
       </c>
       <c r="F31" s="7">
-        <v>99600</v>
+        <v>13000</v>
       </c>
       <c r="G31" s="8">
-        <v>0.44362610176613515</v>
+        <v>0.26953384329136487</v>
       </c>
       <c r="H31" s="6">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="I31" s="7">
-        <v>2698.91</v>
+        <v>1192.76</v>
       </c>
       <c r="J31" s="7">
-        <v>210514.98</v>
+        <v>51288.68</v>
       </c>
       <c r="K31" s="7">
-        <v>2617</v>
+        <v>595.57</v>
       </c>
       <c r="L31" s="9">
-        <v>0.014665937221357526</v>
+        <v>0.018393554490536326</v>
       </c>
       <c r="M31" s="10">
-        <v>46310.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E32" s="13">
-        <v>222455.13</v>
+        <v>84619.55</v>
       </c>
       <c r="F32" s="13">
-        <v>96300</v>
+        <v>33900</v>
       </c>
       <c r="G32" s="14">
-        <v>0.4328962878941025</v>
+        <v>0.4006166423716505</v>
       </c>
       <c r="H32" s="3">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="I32" s="13">
-        <v>2710.17</v>
+        <v>637.36</v>
       </c>
       <c r="J32" s="13">
-        <v>214103.43</v>
+        <v>98153.44</v>
       </c>
       <c r="K32" s="13">
-        <v>2617</v>
+        <v>417.76</v>
       </c>
       <c r="L32" s="15">
-        <v>0.014699830684269558</v>
+        <v>0.009743314416567794</v>
       </c>
       <c r="M32" s="16">
-        <v>46310.5</v>
+        <v>46303.5</v>
       </c>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="5" t="s">
-        <v>15</v>
+      <c r="B33" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E33" s="7">
-        <v>55853.47</v>
+        <v>106058.01</v>
       </c>
       <c r="F33" s="7">
-        <v>25200</v>
+        <v>43900</v>
       </c>
       <c r="G33" s="8">
-        <v>0.45118056228198533</v>
+        <v>0.4139244174013825</v>
       </c>
       <c r="H33" s="6">
-        <v>59</v>
+        <v>164</v>
       </c>
       <c r="I33" s="7">
-        <v>788.32</v>
+        <v>729.63</v>
       </c>
       <c r="J33" s="7">
-        <v>46510.88</v>
+        <v>119659.32</v>
       </c>
       <c r="K33" s="7">
-        <v>500</v>
+        <v>523.6</v>
       </c>
       <c r="L33" s="9">
-        <v>0.015087597671320351</v>
+        <v>0.009066992424517785</v>
       </c>
       <c r="M33" s="10">
-        <v>46310.5</v>
+        <v>46305.5</v>
       </c>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E34" s="13">
-        <v>50923.15</v>
+        <v>338975.51</v>
       </c>
       <c r="F34" s="13">
-        <v>25100</v>
+        <v>139900</v>
       </c>
       <c r="G34" s="14">
-        <v>0.49289959478154827</v>
+        <v>0.41271418103331414</v>
       </c>
       <c r="H34" s="3">
-        <v>47</v>
+        <v>203</v>
       </c>
       <c r="I34" s="13">
-        <v>874.7</v>
+        <v>2019.35</v>
       </c>
       <c r="J34" s="13">
-        <v>41110.9</v>
+        <v>409928.05</v>
       </c>
       <c r="K34" s="13">
-        <v>579.43</v>
+        <v>2094.82</v>
       </c>
       <c r="L34" s="15">
-        <v>0.021285243231794697</v>
+        <v>0.008217519640120881</v>
       </c>
       <c r="M34" s="16">
         <v>46305.5</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="B35" s="5" t="s">
-        <v>15</v>
+      <c r="B35" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E35" s="7">
-        <v>50923.15</v>
+        <v>303717.36</v>
       </c>
       <c r="F35" s="7">
-        <v>24300</v>
+        <v>119900</v>
       </c>
       <c r="G35" s="8">
-        <v>0.47718964753751486</v>
+        <v>0.39477493153502985</v>
       </c>
       <c r="H35" s="6">
-        <v>48</v>
+        <v>140</v>
       </c>
       <c r="I35" s="7">
-        <v>889.19</v>
+        <v>2530.19</v>
       </c>
       <c r="J35" s="7">
-        <v>42681.12</v>
+        <v>354226.6</v>
       </c>
       <c r="K35" s="7">
-        <v>579.43</v>
+        <v>2144.24</v>
       </c>
       <c r="L35" s="9">
-        <v>0.02119422600991451</v>
+        <v>0.01063426599663125</v>
       </c>
       <c r="M35" s="10">
-        <v>46305.5</v>
+        <v>46302.5</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E36" s="13">
-        <v>50877.91</v>
+        <v>122629.69</v>
       </c>
       <c r="F36" s="13">
-        <v>24000</v>
+        <v>52800</v>
       </c>
       <c r="G36" s="14">
-        <v>0.47171748996764995</v>
+        <v>0.4305645720869065</v>
       </c>
       <c r="H36" s="3">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="I36" s="13">
-        <v>823.3</v>
+        <v>760.78</v>
       </c>
       <c r="J36" s="13">
-        <v>36225.2</v>
+        <v>141505.08</v>
       </c>
       <c r="K36" s="13">
-        <v>568.73</v>
+        <v>858.67</v>
       </c>
       <c r="L36" s="15">
-        <v>0.014058568717208913</v>
+        <v>0.008732781640440813</v>
       </c>
       <c r="M36" s="16">
-        <v>46302.5</v>
+        <v>46303.5</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B37" s="5" t="s">
-        <v>15</v>
+      <c r="B37" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E37" s="7">
-        <v>50877.91</v>
+        <v>98039.96</v>
       </c>
       <c r="F37" s="7">
-        <v>24000</v>
+        <v>39700</v>
       </c>
       <c r="G37" s="8">
-        <v>0.47171748996764995</v>
+        <v>0.4049369257188599</v>
       </c>
       <c r="H37" s="6">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="I37" s="7">
-        <v>823.3</v>
+        <v>705.42</v>
       </c>
       <c r="J37" s="7">
-        <v>36225.2</v>
+        <v>105813</v>
       </c>
       <c r="K37" s="7">
-        <v>568.73</v>
+        <v>686.28</v>
       </c>
       <c r="L37" s="9">
-        <v>0.014058568717208913</v>
+        <v>0.008882244355182404</v>
       </c>
       <c r="M37" s="10">
-        <v>46302.5</v>
+        <v>46303.5</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E38" s="13">
-        <v>50499.03</v>
+        <v>127871.8</v>
       </c>
       <c r="F38" s="13">
-        <v>23400</v>
+        <v>54800</v>
       </c>
       <c r="G38" s="14">
-        <v>0.46337523710851475</v>
+        <v>0.42855422383981456</v>
       </c>
       <c r="H38" s="3">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="I38" s="13">
-        <v>916.05</v>
+        <v>782.82</v>
       </c>
       <c r="J38" s="13">
-        <v>40306.2</v>
+        <v>145604.52</v>
       </c>
       <c r="K38" s="13">
-        <v>568.73</v>
+        <v>783.45</v>
       </c>
       <c r="L38" s="15">
-        <v>0.019100298176458325</v>
+        <v>0.008489558121919854</v>
       </c>
       <c r="M38" s="16">
         <v>46302.5</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E39" s="7">
-        <v>49592.93</v>
+        <v>71482.76</v>
       </c>
       <c r="F39" s="7">
-        <v>22900</v>
+        <v>34000</v>
       </c>
       <c r="G39" s="8">
-        <v>0.4617593677163257</v>
+        <v>0.475639161106818</v>
       </c>
       <c r="H39" s="6">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="I39" s="7">
-        <v>1024.06</v>
+        <v>508.55</v>
       </c>
       <c r="J39" s="7">
-        <v>40962.4</v>
+        <v>81368</v>
       </c>
       <c r="K39" s="7">
-        <v>568.73</v>
+        <v>350</v>
       </c>
       <c r="L39" s="9">
-        <v>0.022784762296064087</v>
+        <v>0.011331093332504505</v>
       </c>
       <c r="M39" s="10">
-        <v>46302.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E40" s="13">
-        <v>49179.44</v>
+        <v>85385.91</v>
       </c>
       <c r="F40" s="13">
-        <v>22700</v>
+        <v>34500</v>
       </c>
       <c r="G40" s="14">
-        <v>0.46157499963399334</v>
+        <v>0.40404792781385124</v>
       </c>
       <c r="H40" s="3">
-        <v>44</v>
+        <v>164</v>
       </c>
       <c r="I40" s="13">
-        <v>956.77</v>
+        <v>586.01</v>
       </c>
       <c r="J40" s="13">
-        <v>42097.88</v>
+        <v>96105.64</v>
       </c>
       <c r="K40" s="13">
-        <v>568.73</v>
+        <v>523.6</v>
       </c>
       <c r="L40" s="15">
-        <v>0.022639837072490898</v>
+        <v>0.008762343475655089</v>
       </c>
       <c r="M40" s="16">
-        <v>46302.5</v>
+        <v>46303.5</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B41" s="5" t="s">
-        <v>15</v>
+      <c r="B41" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E41" s="7">
-        <v>48322.28</v>
+        <v>121186.09</v>
       </c>
       <c r="F41" s="7">
-        <v>22800</v>
+        <v>51800</v>
       </c>
       <c r="G41" s="8">
-        <v>0.47183204103779874</v>
+        <v>0.4274417963315757</v>
       </c>
       <c r="H41" s="6">
-        <v>44</v>
+        <v>146</v>
       </c>
       <c r="I41" s="7">
-        <v>1004.24</v>
+        <v>843.62</v>
       </c>
       <c r="J41" s="7">
-        <v>44186.56</v>
+        <v>123168.52</v>
       </c>
       <c r="K41" s="7">
-        <v>568.73</v>
+        <v>593.34</v>
       </c>
       <c r="L41" s="9">
-        <v>0.027337848826518032</v>
+        <v>0.008751037845535622</v>
       </c>
       <c r="M41" s="10">
-        <v>46302.5</v>
+        <v>46303.5</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E42" s="13">
-        <v>48193.35</v>
+        <v>315737.49</v>
       </c>
       <c r="F42" s="13">
-        <v>22500</v>
+        <v>104900</v>
       </c>
       <c r="G42" s="14">
-        <v>0.4668693917314318</v>
+        <v>0.33223802469576863</v>
       </c>
       <c r="H42" s="3">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I42" s="13">
-        <v>745.64</v>
+        <v>5391.94</v>
       </c>
       <c r="J42" s="13">
-        <v>41010.2</v>
+        <v>355868.04</v>
       </c>
       <c r="K42" s="13">
-        <v>549.03</v>
+        <v>8000</v>
       </c>
       <c r="L42" s="15">
-        <v>0.018339825458082576</v>
+        <v>0.017363254868363646</v>
       </c>
       <c r="M42" s="16">
         <v>46305.5</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E43" s="7">
-        <v>47939.46</v>
+        <v>264212.53</v>
       </c>
       <c r="F43" s="7">
-        <v>22600</v>
+        <v>94900</v>
       </c>
       <c r="G43" s="8">
-        <v>0.4714279217997032</v>
+        <v>0.3591805430272364</v>
       </c>
       <c r="H43" s="6">
-        <v>44</v>
+        <v>182</v>
       </c>
       <c r="I43" s="7">
-        <v>1014.21</v>
+        <v>2186.83</v>
       </c>
       <c r="J43" s="7">
-        <v>44625.24</v>
+        <v>398003.06</v>
       </c>
       <c r="K43" s="7">
-        <v>568.73</v>
+        <v>10664</v>
       </c>
       <c r="L43" s="9">
-        <v>0.02830283486013094</v>
+        <v>0.011221079986155662</v>
       </c>
       <c r="M43" s="10">
-        <v>46302.5</v>
+        <v>46337.5</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E44" s="13">
-        <v>46349.76</v>
+        <v>65133.03</v>
       </c>
       <c r="F44" s="13">
-        <v>20800</v>
+        <v>26100</v>
       </c>
       <c r="G44" s="14">
-        <v>0.448761762736204</v>
+        <v>0.4007183452082607</v>
       </c>
       <c r="H44" s="3">
-        <v>67</v>
+        <v>153</v>
       </c>
       <c r="I44" s="13">
-        <v>607.55</v>
+        <v>507.36</v>
       </c>
       <c r="J44" s="13">
-        <v>40705.85</v>
+        <v>77626.08</v>
       </c>
       <c r="K44" s="13">
-        <v>526.75</v>
+        <v>400</v>
       </c>
       <c r="L44" s="15">
-        <v>0.015022957707536502</v>
+        <v>0.01027988945950869</v>
       </c>
       <c r="M44" s="16">
-        <v>46305.5</v>
+        <v>46310.5</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B45" s="5" t="s">
-        <v>15</v>
+      <c r="B45" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E45" s="7">
-        <v>46293.78</v>
+        <v>81480.19</v>
       </c>
       <c r="F45" s="7">
-        <v>21300</v>
+        <v>32900</v>
       </c>
       <c r="G45" s="8">
-        <v>0.46010500762737455</v>
+        <v>0.40377912717189296</v>
       </c>
       <c r="H45" s="6">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="I45" s="7">
-        <v>681.56</v>
+        <v>611.36</v>
       </c>
       <c r="J45" s="7">
-        <v>40893.6</v>
+        <v>93538.08</v>
       </c>
       <c r="K45" s="7">
-        <v>526.75</v>
+        <v>400</v>
       </c>
       <c r="L45" s="9">
-        <v>0.01781906702127992</v>
+        <v>0.009719601303637469</v>
       </c>
       <c r="M45" s="10">
-        <v>46305.5</v>
+        <v>46310.5</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="B46" s="12" t="s">
+      <c r="B46" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E46" s="13">
-        <v>37118.23</v>
+        <v>426819.22</v>
       </c>
       <c r="F46" s="13">
-        <v>17200</v>
+        <v>189300</v>
       </c>
       <c r="G46" s="14">
-        <v>0.46338416460052106</v>
+        <v>0.44351329820620544</v>
       </c>
       <c r="H46" s="3">
-        <v>47</v>
+        <v>190</v>
       </c>
       <c r="I46" s="13">
-        <v>632</v>
+        <v>2151</v>
       </c>
       <c r="J46" s="13">
-        <v>29704</v>
+        <v>408690</v>
       </c>
       <c r="K46" s="13">
-        <v>422.12</v>
+        <v>6000</v>
       </c>
       <c r="L46" s="15">
-        <v>0.01802937013050262</v>
+        <v>0.006320671810614309</v>
       </c>
       <c r="M46" s="16">
-        <v>46305.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E47" s="7">
-        <v>22058.29</v>
+        <v>48630.07</v>
       </c>
       <c r="F47" s="7">
-        <v>13200</v>
+        <v>13100</v>
       </c>
       <c r="G47" s="8">
-        <v>0.5984144736514027</v>
+        <v>0.2693806527525048</v>
       </c>
       <c r="H47" s="6">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="I47" s="7">
-        <v>280.69</v>
+        <v>1160.77</v>
       </c>
       <c r="J47" s="7">
-        <v>8982.08</v>
+        <v>49913.11</v>
       </c>
       <c r="K47" s="7">
-        <v>223.2</v>
+        <v>595.57</v>
       </c>
       <c r="L47" s="9">
-        <v>0.0008432657967455337</v>
+        <v>0.016521089926762232</v>
       </c>
       <c r="M47" s="10">
-        <v>46303.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B48" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E48" s="13">
-        <v>22058.29</v>
+        <v>60857.45</v>
       </c>
       <c r="F48" s="13">
-        <v>13200</v>
+        <v>30300</v>
       </c>
       <c r="G48" s="14">
-        <v>0.5984144736514027</v>
+        <v>0.4978848111447325</v>
       </c>
       <c r="H48" s="3">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I48" s="13">
-        <v>280.69</v>
+        <v>454.47</v>
       </c>
       <c r="J48" s="13">
-        <v>8982.08</v>
+        <v>44538.06</v>
       </c>
       <c r="K48" s="13">
-        <v>223.2</v>
+        <v>297.51</v>
       </c>
       <c r="L48" s="15">
-        <v>0.0008432657967455337</v>
+        <v>0.00817739998001827</v>
       </c>
       <c r="M48" s="16">
-        <v>46303.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="B49" s="5" t="s">
-        <v>15</v>
+      <c r="B49" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E49" s="7">
-        <v>21917.32</v>
+        <v>113090.61</v>
       </c>
       <c r="F49" s="7">
-        <v>12900</v>
+        <v>47900</v>
       </c>
       <c r="G49" s="8">
-        <v>0.5885756105217244</v>
+        <v>0.4235541748337904</v>
       </c>
       <c r="H49" s="6">
-        <v>33</v>
+        <v>187</v>
       </c>
       <c r="I49" s="7">
-        <v>280.69</v>
+        <v>711.68</v>
       </c>
       <c r="J49" s="7">
-        <v>9262.77</v>
+        <v>133084.16</v>
       </c>
       <c r="K49" s="7">
-        <v>223.2</v>
+        <v>785</v>
       </c>
       <c r="L49" s="9">
-        <v>0.0015877334978384302</v>
+        <v>0.008793173782855419</v>
       </c>
       <c r="M49" s="10">
         <v>46303.5</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E50" s="13">
-        <v>21765.77</v>
+        <v>86162.31</v>
       </c>
       <c r="F50" s="13">
-        <v>12900</v>
+        <v>34800</v>
       </c>
       <c r="G50" s="14">
-        <v>0.5926737257629755</v>
+        <v>0.40388889295098984</v>
       </c>
       <c r="H50" s="3">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="I50" s="13">
-        <v>281.44</v>
+        <v>869.27</v>
       </c>
       <c r="J50" s="13">
-        <v>9006.08</v>
+        <v>84319.19</v>
       </c>
       <c r="K50" s="13">
-        <v>223.2</v>
+        <v>523.4</v>
       </c>
       <c r="L50" s="15">
-        <v>0.0009544493509836732</v>
+        <v>0.011152960646954887</v>
       </c>
       <c r="M50" s="16">
         <v>46303.5</v>
       </c>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E51" s="7">
-        <v>21765.77</v>
+        <v>124309.34</v>
       </c>
       <c r="F51" s="7">
-        <v>12900</v>
+        <v>56600</v>
       </c>
       <c r="G51" s="8">
-        <v>0.5926737257629755</v>
+        <v>0.45531574699053184</v>
       </c>
       <c r="H51" s="6">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="I51" s="7">
-        <v>281.44</v>
+        <v>947.53</v>
       </c>
       <c r="J51" s="7">
-        <v>9006.08</v>
+        <v>108965.95</v>
       </c>
       <c r="K51" s="7">
-        <v>223.2</v>
+        <v>595.71</v>
       </c>
       <c r="L51" s="9">
-        <v>0.0009544493509836732</v>
+        <v>0.008999875219966097</v>
       </c>
       <c r="M51" s="10">
-        <v>46303.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E52" s="13">
-        <v>21765.77</v>
+        <v>42804.05</v>
       </c>
       <c r="F52" s="13">
-        <v>12900</v>
+        <v>13000</v>
       </c>
       <c r="G52" s="14">
-        <v>0.5926737257629755</v>
+        <v>0.3037095788833066</v>
       </c>
       <c r="H52" s="3">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="I52" s="13">
-        <v>280.62</v>
+        <v>645.36</v>
       </c>
       <c r="J52" s="13">
-        <v>9260.46</v>
+        <v>41303.04</v>
       </c>
       <c r="K52" s="13">
-        <v>223.2</v>
+        <v>415.24</v>
       </c>
       <c r="L52" s="15">
-        <v>0.0025831916040324364</v>
+        <v>0.010687506037117067</v>
       </c>
       <c r="M52" s="16">
-        <v>46303.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E53" s="7">
-        <v>21601.11</v>
+        <v>215371.16</v>
       </c>
       <c r="F53" s="7">
-        <v>12300</v>
+        <v>102200</v>
       </c>
       <c r="G53" s="8">
-        <v>0.5694151828308823</v>
+        <v>0.4745296445447942</v>
       </c>
       <c r="H53" s="6">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="I53" s="7">
-        <v>364.42</v>
+        <v>1084.8</v>
       </c>
       <c r="J53" s="7">
-        <v>12390.28</v>
+        <v>203942.4</v>
       </c>
       <c r="K53" s="7">
-        <v>220</v>
+        <v>3000</v>
       </c>
       <c r="L53" s="9">
-        <v>0.01734719668588818</v>
+        <v>0.007005373860833592</v>
       </c>
       <c r="M53" s="10">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="B54" s="12" t="s">
+      <c r="B54" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E54" s="13">
-        <v>21599.51</v>
+        <v>289123.19</v>
       </c>
       <c r="F54" s="13">
-        <v>12300</v>
+        <v>134000</v>
       </c>
       <c r="G54" s="14">
-        <v>0.5694573626901722</v>
+        <v>0.46347025985705265</v>
       </c>
       <c r="H54" s="3">
-        <v>34</v>
+        <v>169</v>
       </c>
       <c r="I54" s="13">
-        <v>364.42</v>
+        <v>1762.79</v>
       </c>
       <c r="J54" s="13">
-        <v>12390.28</v>
+        <v>297911.51</v>
       </c>
       <c r="K54" s="13">
-        <v>220</v>
+        <v>1485.33</v>
       </c>
       <c r="L54" s="15">
-        <v>0.017358236682016904</v>
+        <v>0.008762466203311142</v>
       </c>
       <c r="M54" s="16">
-        <v>46303.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B55" s="5" t="s">
-        <v>15</v>
+      <c r="B55" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="7">
-        <v>614115.71</v>
+        <v>216384.04</v>
       </c>
       <c r="F55" s="7">
-        <v>259200</v>
+        <v>102100</v>
       </c>
       <c r="G55" s="8">
-        <v>0.42207029681751673</v>
+        <v>0.4718462600106736</v>
       </c>
       <c r="H55" s="6">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="I55" s="7">
-        <v>3629.4</v>
+        <v>1169.95</v>
       </c>
       <c r="J55" s="7">
-        <v>696844.8</v>
+        <v>231650.1</v>
       </c>
       <c r="K55" s="7">
-        <v>6000</v>
+        <v>1304.88</v>
       </c>
       <c r="L55" s="9">
-        <v>0.008019914333007963</v>
+        <v>0.008208569778404005</v>
       </c>
       <c r="M55" s="10">
-        <v>46280.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="13">
-        <v>86077.01</v>
+        <v>109967.4</v>
       </c>
       <c r="F56" s="13">
-        <v>38800</v>
+        <v>47100</v>
       </c>
       <c r="G56" s="14">
-        <v>0.4507591516015717</v>
+        <v>0.4283087533214389</v>
       </c>
       <c r="H56" s="3">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="I56" s="13">
-        <v>601.53</v>
+        <v>697.56</v>
       </c>
       <c r="J56" s="13">
-        <v>94440.21</v>
+        <v>130443.72</v>
       </c>
       <c r="K56" s="13">
-        <v>523.4</v>
+        <v>801.43</v>
       </c>
       <c r="L56" s="15">
-        <v>0.010094721723863467</v>
+        <v>0.009029855205190382</v>
       </c>
       <c r="M56" s="16">
-        <v>46303.5</v>
+        <v>46302.5</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B57" s="5" t="s">
-        <v>15</v>
+      <c r="B57" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="7">
-        <v>86077.01</v>
+        <v>62755.86</v>
       </c>
       <c r="F57" s="7">
-        <v>37800</v>
+        <v>27200</v>
       </c>
       <c r="G57" s="8">
-        <v>0.4391416476943147</v>
+        <v>0.43342565937268646</v>
       </c>
       <c r="H57" s="6">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="I57" s="7">
-        <v>636.82</v>
+        <v>460.36</v>
       </c>
       <c r="J57" s="7">
-        <v>94249.36</v>
+        <v>70435.08</v>
       </c>
       <c r="K57" s="7">
-        <v>531.8</v>
+        <v>394.82</v>
       </c>
       <c r="L57" s="9">
-        <v>0.010293262276545938</v>
+        <v>0.010211662253998211</v>
       </c>
       <c r="M57" s="10">
         <v>46303.5</v>
       </c>
     </row>
     <row r="58" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="B58" s="12" t="s">
+      <c r="B58" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E58" s="13">
-        <v>109355.58</v>
+        <v>61784.13</v>
       </c>
       <c r="F58" s="13">
-        <v>47400</v>
+        <v>27600</v>
       </c>
       <c r="G58" s="14">
-        <v>0.43344838919056533</v>
+        <v>0.44671665685023</v>
       </c>
       <c r="H58" s="3">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="I58" s="13">
-        <v>774.89</v>
+        <v>442.86</v>
       </c>
       <c r="J58" s="13">
-        <v>117008.39</v>
+        <v>55800.36</v>
       </c>
       <c r="K58" s="13">
-        <v>531.8</v>
+        <v>297.51</v>
       </c>
       <c r="L58" s="15">
-        <v>0.00951323149017622</v>
+        <v>0.008490319372546887</v>
       </c>
       <c r="M58" s="16">
-        <v>46303.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E59" s="7">
-        <v>86601.96</v>
+        <v>229997.17</v>
       </c>
       <c r="F59" s="7">
-        <v>37800</v>
+        <v>94900</v>
       </c>
       <c r="G59" s="8">
-        <v>0.4364797286343173</v>
+        <v>0.41261377259554977</v>
       </c>
       <c r="H59" s="6">
-        <v>146</v>
+        <v>81</v>
       </c>
       <c r="I59" s="7">
-        <v>624.31</v>
+        <v>2697.87</v>
       </c>
       <c r="J59" s="7">
-        <v>91149.26</v>
+        <v>218527.47</v>
       </c>
       <c r="K59" s="7">
-        <v>526.75</v>
+        <v>2617</v>
       </c>
       <c r="L59" s="9">
-        <v>0.009640519500830724</v>
+        <v>0.012897286883081976</v>
       </c>
       <c r="M59" s="10">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="B60" s="12" t="s">
+      <c r="B60" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E60" s="13">
-        <v>97845.23</v>
+        <v>223799.14</v>
       </c>
       <c r="F60" s="13">
-        <v>42000</v>
+        <v>104100</v>
       </c>
       <c r="G60" s="14">
-        <v>0.42924933591550657</v>
+        <v>0.4651492405198697</v>
       </c>
       <c r="H60" s="3">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="I60" s="13">
-        <v>742.21</v>
+        <v>2651.02</v>
       </c>
       <c r="J60" s="13">
-        <v>112073.71</v>
+        <v>206779.56</v>
       </c>
       <c r="K60" s="13">
-        <v>686.28</v>
+        <v>2617</v>
       </c>
       <c r="L60" s="15">
-        <v>0.01057665355456398</v>
+        <v>0.01544835206572366</v>
       </c>
       <c r="M60" s="16">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E61" s="7">
-        <v>240313.4</v>
+        <v>223799.14</v>
       </c>
       <c r="F61" s="7">
-        <v>106500</v>
+        <v>102100</v>
       </c>
       <c r="G61" s="8">
-        <v>0.4431712921543285</v>
+        <v>0.45621265568759556</v>
       </c>
       <c r="H61" s="6">
-        <v>184</v>
+        <v>80</v>
       </c>
       <c r="I61" s="7">
-        <v>1514.02</v>
+        <v>2638.98</v>
       </c>
       <c r="J61" s="7">
-        <v>278579.68</v>
+        <v>211118.4</v>
       </c>
       <c r="K61" s="7">
-        <v>1670</v>
+        <v>2617</v>
       </c>
       <c r="L61" s="9">
-        <v>0.009226430651625081</v>
+        <v>0.015195535332683483</v>
       </c>
       <c r="M61" s="10">
-        <v>46302.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="B62" s="12" t="s">
+      <c r="B62" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E62" s="13">
-        <v>90617.82</v>
+        <v>223799.14</v>
       </c>
       <c r="F62" s="13">
-        <v>39800</v>
+        <v>102300</v>
       </c>
       <c r="G62" s="14">
-        <v>0.43920721112028516</v>
+        <v>0.457106314170823</v>
       </c>
       <c r="H62" s="3">
-        <v>147</v>
+        <v>77</v>
       </c>
       <c r="I62" s="13">
-        <v>628.45</v>
+        <v>2698.91</v>
       </c>
       <c r="J62" s="13">
-        <v>92382.15</v>
+        <v>207816.07</v>
       </c>
       <c r="K62" s="13">
-        <v>457.52</v>
+        <v>2617</v>
       </c>
       <c r="L62" s="15">
-        <v>0.00910266973237361</v>
+        <v>0.015328147642632612</v>
       </c>
       <c r="M62" s="16">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B63" s="5" t="s">
-        <v>15</v>
+      <c r="B63" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E63" s="7">
-        <v>73121.26</v>
+        <v>221747.43</v>
       </c>
       <c r="F63" s="7">
-        <v>31300</v>
+        <v>99000</v>
       </c>
       <c r="G63" s="8">
-        <v>0.4280560810905064</v>
+        <v>0.44645387772927064</v>
       </c>
       <c r="H63" s="6">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="I63" s="7">
-        <v>529.8</v>
+        <v>2710.17</v>
       </c>
       <c r="J63" s="7">
-        <v>74172</v>
+        <v>211393.26</v>
       </c>
       <c r="K63" s="7">
-        <v>421.4</v>
+        <v>2617</v>
       </c>
       <c r="L63" s="9">
-        <v>0.009108488974413255</v>
+        <v>0.015350391814268843</v>
       </c>
       <c r="M63" s="10">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B64" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E64" s="13">
-        <v>269672.45</v>
+        <v>56485.83</v>
       </c>
       <c r="F64" s="13">
-        <v>136300</v>
+        <v>18500</v>
       </c>
       <c r="G64" s="14">
-        <v>0.5054279738252833</v>
+        <v>0.32751576811387917</v>
       </c>
       <c r="H64" s="3">
-        <v>223</v>
+        <v>58</v>
       </c>
       <c r="I64" s="13">
-        <v>1151.85</v>
+        <v>821.59</v>
       </c>
       <c r="J64" s="13">
-        <v>256862.55</v>
+        <v>47652.22</v>
       </c>
       <c r="K64" s="13">
-        <v>3500</v>
+        <v>547.83</v>
       </c>
       <c r="L64" s="15">
-        <v>0.006679252839967333</v>
+        <v>0.008019811593249994</v>
       </c>
       <c r="M64" s="16">
-        <v>46285.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E65" s="7">
-        <v>360480.95</v>
+        <v>51461.91</v>
       </c>
       <c r="F65" s="7">
-        <v>178500</v>
+        <v>26000</v>
       </c>
       <c r="G65" s="8">
-        <v>0.49517179756655655</v>
+        <v>0.5052280414776676</v>
       </c>
       <c r="H65" s="6">
-        <v>224</v>
+        <v>46</v>
       </c>
       <c r="I65" s="7">
-        <v>1811.95</v>
+        <v>915.29</v>
       </c>
       <c r="J65" s="7">
-        <v>405876.8</v>
+        <v>42103.34</v>
       </c>
       <c r="K65" s="7">
-        <v>3500</v>
+        <v>606.31</v>
       </c>
       <c r="L65" s="9">
-        <v>0.008442239149736769</v>
+        <v>0.02372011106376966</v>
       </c>
       <c r="M65" s="10">
-        <v>46285.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="11" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B66" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E66" s="13">
-        <v>402165.25</v>
+        <v>51461.91</v>
       </c>
       <c r="F66" s="13">
-        <v>199500</v>
+        <v>25200</v>
       </c>
       <c r="G66" s="14">
-        <v>0.49606473955668723</v>
+        <v>0.4896825632783548</v>
       </c>
       <c r="H66" s="3">
-        <v>150</v>
+        <v>47</v>
       </c>
       <c r="I66" s="13">
-        <v>2296.93</v>
+        <v>930.45</v>
       </c>
       <c r="J66" s="13">
-        <v>344539.5</v>
+        <v>43731.15</v>
       </c>
       <c r="K66" s="13">
-        <v>5341.15</v>
+        <v>606.31</v>
       </c>
       <c r="L66" s="15">
-        <v>0.007800067134265772</v>
+        <v>0.023583745322151364</v>
       </c>
       <c r="M66" s="16">
-        <v>46275.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>85</v>
+      </c>
+      <c r="B67" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E67" s="7">
-        <v>226430.2</v>
+        <v>51421.45</v>
       </c>
       <c r="F67" s="7">
-        <v>94500</v>
+        <v>19100</v>
       </c>
       <c r="G67" s="8">
-        <v>0.4173471559889096</v>
+        <v>0.3714403230558454</v>
       </c>
       <c r="H67" s="6">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="I67" s="7">
-        <v>1439.1</v>
+        <v>862.15</v>
       </c>
       <c r="J67" s="7">
-        <v>253281.6</v>
+        <v>37072.45</v>
       </c>
       <c r="K67" s="7">
-        <v>2000</v>
+        <v>595.57</v>
       </c>
       <c r="L67" s="9">
-        <v>0.008409898721327755</v>
+        <v>0.00639633931741272</v>
       </c>
       <c r="M67" s="10">
-        <v>46305.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="11" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B68" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B68" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E68" s="13">
-        <v>647382.42</v>
+        <v>51421.45</v>
       </c>
       <c r="F68" s="13">
-        <v>297000</v>
+        <v>19500</v>
       </c>
       <c r="G68" s="14">
-        <v>0.4587705671711011</v>
+        <v>0.3792191779889521</v>
       </c>
       <c r="H68" s="3">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="I68" s="13">
-        <v>3951.67</v>
+        <v>862.15</v>
       </c>
       <c r="J68" s="13">
-        <v>537427.12</v>
+        <v>37072.45</v>
       </c>
       <c r="K68" s="13">
-        <v>6418.35</v>
+        <v>595.57</v>
       </c>
       <c r="L68" s="15">
-        <v>0.006777348674114766</v>
+        <v>0.00699405059475213</v>
       </c>
       <c r="M68" s="16">
-        <v>46290.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E69" s="7">
-        <v>574634.52</v>
+        <v>51038.52</v>
       </c>
       <c r="F69" s="7">
-        <v>244000</v>
+        <v>16500</v>
       </c>
       <c r="G69" s="8">
-        <v>0.424617720494759</v>
+        <v>0.3232852363273857</v>
       </c>
       <c r="H69" s="6">
-        <v>231</v>
+        <v>43</v>
       </c>
       <c r="I69" s="7">
-        <v>2959.42</v>
+        <v>959.28</v>
       </c>
       <c r="J69" s="7">
-        <v>683626.02</v>
+        <v>41249.04</v>
       </c>
       <c r="K69" s="7">
-        <v>7300</v>
+        <v>595.57</v>
       </c>
       <c r="L69" s="9">
-        <v>0.007272151695974467</v>
+        <v>0.00834677884568241</v>
       </c>
       <c r="M69" s="10">
-        <v>46287.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="11" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B70" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B70" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E70" s="13">
-        <v>293200.08</v>
+        <v>50122.74</v>
       </c>
       <c r="F70" s="13">
-        <v>134300</v>
+        <v>16400</v>
       </c>
       <c r="G70" s="14">
-        <v>0.45804898825402773</v>
+        <v>0.3271967973019831</v>
       </c>
       <c r="H70" s="3">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="I70" s="13">
-        <v>2241.41</v>
+        <v>1072.39</v>
       </c>
       <c r="J70" s="13">
-        <v>201726.9</v>
+        <v>41823.21</v>
       </c>
       <c r="K70" s="13">
-        <v>2579</v>
+        <v>595.57</v>
       </c>
       <c r="L70" s="15">
-        <v>0.005480924074429174</v>
+        <v>0.011220031662427524</v>
       </c>
       <c r="M70" s="16">
-        <v>46305.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>89</v>
+      </c>
+      <c r="B71" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E71" s="7">
-        <v>193918.26</v>
+        <v>49704.83</v>
       </c>
       <c r="F71" s="7">
-        <v>101300</v>
+        <v>16000</v>
       </c>
       <c r="G71" s="8">
-        <v>0.5223850502784008</v>
+        <v>0.32190030626802263</v>
       </c>
       <c r="H71" s="6">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="I71" s="7">
-        <v>1404.2</v>
+        <v>1001.93</v>
       </c>
       <c r="J71" s="7">
-        <v>112336</v>
+        <v>43082.99</v>
       </c>
       <c r="K71" s="7">
-        <v>2243.57</v>
+        <v>595.57</v>
       </c>
       <c r="L71" s="9">
-        <v>0.004937263811273213</v>
+        <v>0.01169890503072614</v>
       </c>
       <c r="M71" s="10">
-        <v>46287.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="11" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B72" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E72" s="13">
-        <v>227011.31</v>
+        <v>48838.53</v>
       </c>
       <c r="F72" s="13">
-        <v>106000</v>
+        <v>13200</v>
       </c>
       <c r="G72" s="14">
-        <v>0.46693708784817817</v>
+        <v>0.2702784051854141</v>
       </c>
       <c r="H72" s="3">
-        <v>179</v>
+        <v>43</v>
       </c>
       <c r="I72" s="13">
-        <v>1409.03</v>
+        <v>1043.09</v>
       </c>
       <c r="J72" s="13">
-        <v>252216.37</v>
+        <v>44852.87</v>
       </c>
       <c r="K72" s="13">
-        <v>1500</v>
+        <v>595.57</v>
       </c>
       <c r="L72" s="15">
-        <v>0.009500950158583474</v>
+        <v>0.010924409966160611</v>
       </c>
       <c r="M72" s="16">
-        <v>46302.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E73" s="7">
-        <v>183508.49</v>
+        <v>48762.5</v>
       </c>
       <c r="F73" s="7">
-        <v>82200</v>
+        <v>23300</v>
       </c>
       <c r="G73" s="8">
-        <v>0.44793567861628636</v>
+        <v>0.4778261984106639</v>
       </c>
       <c r="H73" s="6">
-        <v>142</v>
+        <v>54</v>
       </c>
       <c r="I73" s="7">
-        <v>1307.34</v>
+        <v>780.24</v>
       </c>
       <c r="J73" s="7">
-        <v>185642.28</v>
+        <v>42132.96</v>
       </c>
       <c r="K73" s="7">
-        <v>1181.62</v>
+        <v>574.51</v>
       </c>
       <c r="L73" s="9">
-        <v>0.009565191796190076</v>
+        <v>0.02027959512144043</v>
       </c>
       <c r="M73" s="10">
-        <v>46302.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="11" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B74" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E74" s="13">
-        <v>123533.87</v>
+        <v>48451.61</v>
       </c>
       <c r="F74" s="13">
-        <v>65000</v>
+        <v>13100</v>
       </c>
       <c r="G74" s="14">
-        <v>0.5261714864109738</v>
+        <v>0.2703728524191456</v>
       </c>
       <c r="H74" s="3">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="I74" s="13">
-        <v>734.96</v>
+        <v>1062.08</v>
       </c>
       <c r="J74" s="13">
-        <v>104364.32</v>
+        <v>45669.44</v>
       </c>
       <c r="K74" s="13">
-        <v>1181.62</v>
+        <v>595.57</v>
       </c>
       <c r="L74" s="15">
-        <v>0.009074930510320607</v>
+        <v>0.012230475140001402</v>
       </c>
       <c r="M74" s="16">
-        <v>46302.5</v>
+        <v>46333.5</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E75" s="7">
-        <v>111245.86</v>
+        <v>46783.56</v>
       </c>
       <c r="F75" s="7">
-        <v>52800</v>
+        <v>21400</v>
       </c>
       <c r="G75" s="8">
-        <v>0.4746244040002927</v>
+        <v>0.457425642683028</v>
       </c>
       <c r="H75" s="6">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="I75" s="7">
-        <v>685.21</v>
+        <v>634.53</v>
       </c>
       <c r="J75" s="7">
-        <v>128819.48</v>
+        <v>41878.98</v>
       </c>
       <c r="K75" s="7">
-        <v>800.85</v>
+        <v>550.14</v>
       </c>
       <c r="L75" s="9">
-        <v>0.009875924791386959</v>
+        <v>0.016521233059684927</v>
       </c>
       <c r="M75" s="10">
-        <v>46303.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="11" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B76" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B76" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E76" s="13">
-        <v>109473.67</v>
+        <v>46783.56</v>
       </c>
       <c r="F76" s="13">
-        <v>49400</v>
+        <v>22000</v>
       </c>
       <c r="G76" s="14">
-        <v>0.45125005857572875</v>
+        <v>0.4702506607021783</v>
       </c>
       <c r="H76" s="3">
-        <v>161</v>
+        <v>59</v>
       </c>
       <c r="I76" s="13">
-        <v>710.58</v>
+        <v>711.82</v>
       </c>
       <c r="J76" s="13">
-        <v>114403.38</v>
+        <v>41997.38</v>
       </c>
       <c r="K76" s="13">
-        <v>519.05</v>
+        <v>550.14</v>
       </c>
       <c r="L76" s="15">
-        <v>0.009059400949393429</v>
+        <v>0.01956505569749069</v>
       </c>
       <c r="M76" s="16">
-        <v>46303.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="77" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>95</v>
+      </c>
+      <c r="B77" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E77" s="7">
-        <v>92360.24</v>
+        <v>37514.77</v>
       </c>
       <c r="F77" s="7">
-        <v>41600</v>
+        <v>12000</v>
       </c>
       <c r="G77" s="8">
-        <v>0.4504102631175493</v>
+        <v>0.31987401228902645</v>
       </c>
       <c r="H77" s="6">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="I77" s="7">
-        <v>621.88</v>
+        <v>659.74</v>
       </c>
       <c r="J77" s="7">
-        <v>92660.12</v>
+        <v>30348.04</v>
       </c>
       <c r="K77" s="7">
-        <v>547.75</v>
+        <v>440.65</v>
       </c>
       <c r="L77" s="9">
-        <v>0.00905190912224217</v>
+        <v>0.007627105598873191</v>
       </c>
       <c r="M77" s="10">
-        <v>46305.5</v>
+        <v>46336.5</v>
       </c>
     </row>
     <row r="78" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="11" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B78" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E78" s="13">
-        <v>89434.07</v>
+        <v>621257.42</v>
       </c>
       <c r="F78" s="13">
-        <v>39200</v>
+        <v>266400</v>
       </c>
       <c r="G78" s="14">
-        <v>0.43831170827851174</v>
+        <v>0.4288077557286961</v>
       </c>
       <c r="H78" s="3">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="I78" s="13">
-        <v>610.61</v>
+        <v>3629.4</v>
       </c>
       <c r="J78" s="13">
-        <v>89149.06</v>
+        <v>689586</v>
       </c>
       <c r="K78" s="13">
-        <v>526.75</v>
+        <v>6000</v>
       </c>
       <c r="L78" s="15">
-        <v>0.008746708506806216</v>
+        <v>0.007960406844442517</v>
       </c>
       <c r="M78" s="16">
-        <v>46303.5</v>
+        <v>46341.5</v>
       </c>
     </row>
     <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E79" s="7">
-        <v>88787.79</v>
+        <v>86887.1</v>
       </c>
       <c r="F79" s="7">
-        <v>39200</v>
+        <v>39400</v>
       </c>
       <c r="G79" s="8">
-        <v>0.44150214798678966</v>
+        <v>0.4534620214047885</v>
       </c>
       <c r="H79" s="6">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I79" s="7">
-        <v>591.33</v>
+        <v>601.6</v>
       </c>
       <c r="J79" s="7">
-        <v>92838.81</v>
+        <v>93849.6</v>
       </c>
       <c r="K79" s="7">
         <v>523.4</v>
       </c>
       <c r="L79" s="9">
-        <v>0.00900703771116288</v>
+        <v>0.009975795975071458</v>
       </c>
       <c r="M79" s="10">
-        <v>46303.5</v>
+        <v>46334.5</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="11" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B80" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E80" s="13">
-        <v>88893.05</v>
+        <v>86900.15</v>
       </c>
       <c r="F80" s="13">
-        <v>39600</v>
+        <v>37800</v>
       </c>
       <c r="G80" s="14">
-        <v>0.4454791460074775</v>
+        <v>0.43498198794823717</v>
       </c>
       <c r="H80" s="3">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I80" s="13">
-        <v>612.08</v>
+        <v>636.98</v>
       </c>
       <c r="J80" s="13">
-        <v>89363.68</v>
+        <v>94273.04</v>
       </c>
       <c r="K80" s="13">
-        <v>526.75</v>
+        <v>523.4</v>
       </c>
       <c r="L80" s="15">
-        <v>0.009116645410400503</v>
+        <v>0.009996678038842141</v>
       </c>
       <c r="M80" s="16">
         <v>46303.5</v>
       </c>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>99</v>
+      </c>
+      <c r="B81" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E81" s="7">
-        <v>88275.94</v>
+        <v>110457.32</v>
       </c>
       <c r="F81" s="7">
-        <v>38600</v>
+        <v>47400</v>
       </c>
       <c r="G81" s="8">
-        <v>0.4372652389767812</v>
+        <v>0.4291250231311062</v>
       </c>
       <c r="H81" s="6">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="I81" s="7">
-        <v>597.09</v>
+        <v>775.05</v>
       </c>
       <c r="J81" s="7">
-        <v>93743.13</v>
+        <v>117032.55</v>
       </c>
       <c r="K81" s="7">
-        <v>523.4</v>
+        <v>531.8</v>
       </c>
       <c r="L81" s="9">
-        <v>0.00913791982594335</v>
+        <v>0.009214452431770397</v>
       </c>
       <c r="M81" s="10">
         <v>46303.5</v>
       </c>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="11" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E82" s="13">
-        <v>73428.59</v>
+        <v>87465.4</v>
       </c>
       <c r="F82" s="13">
-        <v>34300</v>
+        <v>37800</v>
       </c>
       <c r="G82" s="14">
-        <v>0.46712050442477515</v>
+        <v>0.4321708927187208</v>
       </c>
       <c r="H82" s="3">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="I82" s="13">
-        <v>520.04</v>
+        <v>652.25</v>
       </c>
       <c r="J82" s="13">
-        <v>71765.52</v>
+        <v>95228.5</v>
       </c>
       <c r="K82" s="13">
-        <v>421.4</v>
+        <v>550.14</v>
       </c>
       <c r="L82" s="15">
-        <v>0.009857934193593825</v>
+        <v>0.010108607805065825</v>
       </c>
       <c r="M82" s="16">
         <v>46303.5</v>
       </c>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>101</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E83" s="7">
-        <v>72345.52</v>
+        <v>99699.83</v>
       </c>
       <c r="F83" s="7">
-        <v>34700</v>
+        <v>42000</v>
       </c>
       <c r="G83" s="8">
-        <v>0.4796426924569759</v>
+        <v>0.42126450967870255</v>
       </c>
       <c r="H83" s="6">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I83" s="7">
-        <v>481.58</v>
+        <v>742.28</v>
       </c>
       <c r="J83" s="7">
-        <v>74163.32</v>
+        <v>112084.28</v>
       </c>
       <c r="K83" s="7">
-        <v>400</v>
+        <v>686.28</v>
       </c>
       <c r="L83" s="9">
-        <v>0.010049919789407927</v>
+        <v>0.010002126522518362</v>
       </c>
       <c r="M83" s="10">
         <v>46303.5</v>
       </c>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="11" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E84" s="13">
-        <v>66276.54</v>
+        <v>242877.31</v>
       </c>
       <c r="F84" s="13">
-        <v>27600</v>
+        <v>106500</v>
       </c>
       <c r="G84" s="14">
-        <v>0.41643694737232817</v>
+        <v>0.43849299879021225</v>
       </c>
       <c r="H84" s="3">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="I84" s="13">
-        <v>476.4</v>
+        <v>1514.02</v>
       </c>
       <c r="J84" s="13">
-        <v>74318.4</v>
+        <v>278579.68</v>
       </c>
       <c r="K84" s="13">
-        <v>400</v>
+        <v>1670</v>
       </c>
       <c r="L84" s="15">
-        <v>0.00949923071674964</v>
+        <v>0.008945154559802635</v>
       </c>
       <c r="M84" s="16">
-        <v>46303.5</v>
+        <v>46302.5</v>
       </c>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>103</v>
+      </c>
+      <c r="B85" s="17" t="s">
+        <v>19</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E85" s="7">
-        <v>65641.16</v>
+        <v>91449.88</v>
       </c>
       <c r="F85" s="7">
-        <v>30900</v>
+        <v>39800</v>
       </c>
       <c r="G85" s="8">
-        <v>0.4707412239515572</v>
+        <v>0.43521106862031966</v>
       </c>
       <c r="H85" s="6">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I85" s="7">
-        <v>445.68</v>
+        <v>628.45</v>
       </c>
       <c r="J85" s="7">
-        <v>65069.28</v>
+        <v>92382.15</v>
       </c>
       <c r="K85" s="7">
-        <v>430.16</v>
+        <v>457.52</v>
       </c>
       <c r="L85" s="9">
-        <v>0.009690150831443579</v>
+        <v>0.008821968281662278</v>
       </c>
       <c r="M85" s="10">
         <v>46303.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="13">
+        <v>73920.94</v>
+      </c>
+      <c r="F86" s="13">
+        <v>31300</v>
+      </c>
+      <c r="G86" s="14">
+        <v>0.42342535146333365</v>
+      </c>
+      <c r="H86" s="3">
+        <v>139</v>
+      </c>
+      <c r="I86" s="13">
+        <v>552.66</v>
+      </c>
+      <c r="J86" s="13">
+        <v>76819.74</v>
+      </c>
+      <c r="K86" s="13">
+        <v>440.11</v>
+      </c>
+      <c r="L86" s="15">
+        <v>0.009467340589102856</v>
+      </c>
+      <c r="M86" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="7">
+        <v>273698.58</v>
+      </c>
+      <c r="F87" s="7">
+        <v>137500</v>
+      </c>
+      <c r="G87" s="8">
+        <v>0.5023774694044814</v>
+      </c>
+      <c r="H87" s="6">
+        <v>221</v>
+      </c>
+      <c r="I87" s="7">
+        <v>1227.74</v>
+      </c>
+      <c r="J87" s="7">
+        <v>271330.54</v>
+      </c>
+      <c r="K87" s="7">
+        <v>3730.65</v>
+      </c>
+      <c r="L87" s="9">
+        <v>0.007145628681774467</v>
+      </c>
+      <c r="M87" s="10">
+        <v>46346.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B88" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="13">
+        <v>365862.84</v>
+      </c>
+      <c r="F88" s="13">
+        <v>180500</v>
+      </c>
+      <c r="G88" s="14">
+        <v>0.493354285447519</v>
+      </c>
+      <c r="H88" s="3">
+        <v>222</v>
+      </c>
+      <c r="I88" s="13">
+        <v>2043.22</v>
+      </c>
+      <c r="J88" s="13">
+        <v>453594.84</v>
+      </c>
+      <c r="K88" s="13">
+        <v>3730.65</v>
+      </c>
+      <c r="L88" s="15">
+        <v>0.009741617641136926</v>
+      </c>
+      <c r="M88" s="16">
+        <v>46346.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" s="7">
+        <v>406728.32</v>
+      </c>
+      <c r="F89" s="7">
+        <v>206400</v>
+      </c>
+      <c r="G89" s="8">
+        <v>0.507464048729137</v>
+      </c>
+      <c r="H89" s="6">
+        <v>148</v>
+      </c>
+      <c r="I89" s="7">
+        <v>2296.93</v>
+      </c>
+      <c r="J89" s="7">
+        <v>339945.64</v>
+      </c>
+      <c r="K89" s="7">
+        <v>5341.15</v>
+      </c>
+      <c r="L89" s="9">
+        <v>0.007874592947848496</v>
+      </c>
+      <c r="M89" s="10">
+        <v>46341.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B90" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" s="13">
+        <v>228963.1</v>
+      </c>
+      <c r="F90" s="13">
+        <v>95900</v>
+      </c>
+      <c r="G90" s="14">
+        <v>0.4188447832860404</v>
+      </c>
+      <c r="H90" s="3">
+        <v>176</v>
+      </c>
+      <c r="I90" s="13">
+        <v>1439.1</v>
+      </c>
+      <c r="J90" s="13">
+        <v>253281.6</v>
+      </c>
+      <c r="K90" s="13">
+        <v>2000</v>
+      </c>
+      <c r="L90" s="15">
+        <v>0.00828268402680149</v>
+      </c>
+      <c r="M90" s="16">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="7">
+        <v>655671.98</v>
+      </c>
+      <c r="F91" s="7">
+        <v>305000</v>
+      </c>
+      <c r="G91" s="8">
+        <v>0.4651716243844979</v>
+      </c>
+      <c r="H91" s="6">
+        <v>134</v>
+      </c>
+      <c r="I91" s="7">
+        <v>3951.67</v>
+      </c>
+      <c r="J91" s="7">
+        <v>529523.78</v>
+      </c>
+      <c r="K91" s="7">
+        <v>6418.35</v>
+      </c>
+      <c r="L91" s="9">
+        <v>0.0066044942309593764</v>
+      </c>
+      <c r="M91" s="10">
+        <v>46352.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B92" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" s="13">
+        <v>581992.57</v>
+      </c>
+      <c r="F92" s="13">
+        <v>250000</v>
+      </c>
+      <c r="G92" s="14">
+        <v>0.4295587484905521</v>
+      </c>
+      <c r="H92" s="3">
+        <v>229</v>
+      </c>
+      <c r="I92" s="13">
+        <v>2959.42</v>
+      </c>
+      <c r="J92" s="13">
+        <v>677707.18</v>
+      </c>
+      <c r="K92" s="13">
+        <v>7300</v>
+      </c>
+      <c r="L92" s="15">
+        <v>0.007183448844109789</v>
+      </c>
+      <c r="M92" s="16">
+        <v>46346.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" s="7">
+        <v>296978.6</v>
+      </c>
+      <c r="F93" s="7">
+        <v>136700</v>
+      </c>
+      <c r="G93" s="8">
+        <v>0.46030252684873596</v>
+      </c>
+      <c r="H93" s="6">
+        <v>89</v>
+      </c>
+      <c r="I93" s="7">
+        <v>2389.57</v>
+      </c>
+      <c r="J93" s="7">
+        <v>212671.73</v>
+      </c>
+      <c r="K93" s="7">
+        <v>2749.47</v>
+      </c>
+      <c r="L93" s="9">
+        <v>0.00662603443477897</v>
+      </c>
+      <c r="M93" s="10">
+        <v>46339.5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="B94" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" s="13">
+        <v>196401.34</v>
+      </c>
+      <c r="F94" s="13">
+        <v>104200</v>
+      </c>
+      <c r="G94" s="14">
+        <v>0.5305462783502394</v>
+      </c>
+      <c r="H94" s="3">
+        <v>78</v>
+      </c>
+      <c r="I94" s="13">
+        <v>1494.07</v>
+      </c>
+      <c r="J94" s="13">
+        <v>116537.46</v>
+      </c>
+      <c r="K94" s="13">
+        <v>2243.57</v>
+      </c>
+      <c r="L94" s="15">
+        <v>0.00619331665164031</v>
+      </c>
+      <c r="M94" s="16">
+        <v>46346.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" s="7">
+        <v>229256.11</v>
+      </c>
+      <c r="F95" s="7">
+        <v>107400</v>
+      </c>
+      <c r="G95" s="8">
+        <v>0.46847170180109926</v>
+      </c>
+      <c r="H95" s="6">
+        <v>178</v>
+      </c>
+      <c r="I95" s="7">
+        <v>1409.03</v>
+      </c>
+      <c r="J95" s="7">
+        <v>250807.34</v>
+      </c>
+      <c r="K95" s="7">
+        <v>1587.45</v>
+      </c>
+      <c r="L95" s="9">
+        <v>0.009361311865295223</v>
+      </c>
+      <c r="M95" s="10">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B96" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="13">
+        <v>185579.12</v>
+      </c>
+      <c r="F96" s="13">
+        <v>83600</v>
+      </c>
+      <c r="G96" s="14">
+        <v>0.4504817136755471</v>
+      </c>
+      <c r="H96" s="3">
+        <v>141</v>
+      </c>
+      <c r="I96" s="13">
+        <v>1391.8</v>
+      </c>
+      <c r="J96" s="13">
+        <v>196243.8</v>
+      </c>
+      <c r="K96" s="13">
+        <v>1257.95</v>
+      </c>
+      <c r="L96" s="15">
+        <v>0.010532974098844301</v>
+      </c>
+      <c r="M96" s="16">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" s="7">
+        <v>124818.08</v>
+      </c>
+      <c r="F97" s="7">
+        <v>65800</v>
+      </c>
+      <c r="G97" s="8">
+        <v>0.5271672180825085</v>
+      </c>
+      <c r="H97" s="6">
+        <v>141</v>
+      </c>
+      <c r="I97" s="7">
+        <v>782.7</v>
+      </c>
+      <c r="J97" s="7">
+        <v>110360.7</v>
+      </c>
+      <c r="K97" s="7">
+        <v>1257.95</v>
+      </c>
+      <c r="L97" s="9">
+        <v>0.010002651810345159</v>
+      </c>
+      <c r="M97" s="10">
+        <v>46333.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B98" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" s="13">
+        <v>112583.07</v>
+      </c>
+      <c r="F98" s="13">
+        <v>53500</v>
+      </c>
+      <c r="G98" s="14">
+        <v>0.4752046644313394</v>
+      </c>
+      <c r="H98" s="3">
+        <v>187</v>
+      </c>
+      <c r="I98" s="13">
+        <v>685.21</v>
+      </c>
+      <c r="J98" s="13">
+        <v>128134.27</v>
+      </c>
+      <c r="K98" s="13">
+        <v>800.85</v>
+      </c>
+      <c r="L98" s="15">
+        <v>0.009684878828819826</v>
+      </c>
+      <c r="M98" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" s="7">
+        <v>110517.81</v>
+      </c>
+      <c r="F99" s="7">
+        <v>50100</v>
+      </c>
+      <c r="G99" s="8">
+        <v>0.4533206005439304</v>
+      </c>
+      <c r="H99" s="6">
+        <v>160</v>
+      </c>
+      <c r="I99" s="7">
+        <v>710.58</v>
+      </c>
+      <c r="J99" s="7">
+        <v>113692.8</v>
+      </c>
+      <c r="K99" s="7">
+        <v>519.05</v>
+      </c>
+      <c r="L99" s="9">
+        <v>0.00892137760336146</v>
+      </c>
+      <c r="M99" s="10">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="B100" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" s="13">
+        <v>93109.75</v>
+      </c>
+      <c r="F100" s="13">
+        <v>42300</v>
+      </c>
+      <c r="G100" s="14">
+        <v>0.45430258377882016</v>
+      </c>
+      <c r="H100" s="3">
+        <v>148</v>
+      </c>
+      <c r="I100" s="13">
+        <v>651.18</v>
+      </c>
+      <c r="J100" s="13">
+        <v>96374.64</v>
+      </c>
+      <c r="K100" s="13">
+        <v>547.75</v>
+      </c>
+      <c r="L100" s="15">
+        <v>0.00978145116509079</v>
+      </c>
+      <c r="M100" s="16">
+        <v>46336.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B101" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" s="7">
+        <v>90366.68</v>
+      </c>
+      <c r="F101" s="7">
+        <v>39200</v>
+      </c>
+      <c r="G101" s="8">
+        <v>0.4337882060069044</v>
+      </c>
+      <c r="H101" s="6">
+        <v>146</v>
+      </c>
+      <c r="I101" s="7">
+        <v>637.72</v>
+      </c>
+      <c r="J101" s="7">
+        <v>93107.12</v>
+      </c>
+      <c r="K101" s="7">
+        <v>550.14</v>
+      </c>
+      <c r="L101" s="9">
+        <v>0.009181806505116493</v>
+      </c>
+      <c r="M101" s="10">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="B102" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="13">
+        <v>89805.46</v>
+      </c>
+      <c r="F102" s="13">
+        <v>39800</v>
+      </c>
+      <c r="G102" s="14">
+        <v>0.4431801808041515</v>
+      </c>
+      <c r="H102" s="3">
+        <v>156</v>
+      </c>
+      <c r="I102" s="13">
+        <v>591.34</v>
+      </c>
+      <c r="J102" s="13">
+        <v>92249.04</v>
+      </c>
+      <c r="K102" s="13">
+        <v>523.4</v>
+      </c>
+      <c r="L102" s="15">
+        <v>0.008820423960719184</v>
+      </c>
+      <c r="M102" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="7">
+        <v>89674.09</v>
+      </c>
+      <c r="F103" s="7">
+        <v>40200</v>
+      </c>
+      <c r="G103" s="8">
+        <v>0.44829002446526084</v>
+      </c>
+      <c r="H103" s="6">
+        <v>145</v>
+      </c>
+      <c r="I103" s="7">
+        <v>639.48</v>
+      </c>
+      <c r="J103" s="7">
+        <v>92724.6</v>
+      </c>
+      <c r="K103" s="7">
+        <v>550.14</v>
+      </c>
+      <c r="L103" s="9">
+        <v>0.009768453462229803</v>
+      </c>
+      <c r="M103" s="10">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" s="13">
+        <v>89081.19</v>
+      </c>
+      <c r="F104" s="13">
+        <v>38600</v>
+      </c>
+      <c r="G104" s="14">
+        <v>0.43331257698735276</v>
+      </c>
+      <c r="H104" s="3">
+        <v>157</v>
+      </c>
+      <c r="I104" s="13">
+        <v>597.09</v>
+      </c>
+      <c r="J104" s="13">
+        <v>93743.13</v>
+      </c>
+      <c r="K104" s="13">
+        <v>523.4</v>
+      </c>
+      <c r="L104" s="15">
+        <v>0.008872663138649392</v>
+      </c>
+      <c r="M104" s="16">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="7">
+        <v>74194.3</v>
+      </c>
+      <c r="F105" s="7">
+        <v>34800</v>
+      </c>
+      <c r="G105" s="8">
+        <v>0.46903872669463825</v>
+      </c>
+      <c r="H105" s="6">
+        <v>137</v>
+      </c>
+      <c r="I105" s="7">
+        <v>532.36</v>
+      </c>
+      <c r="J105" s="7">
+        <v>72933.32</v>
+      </c>
+      <c r="K105" s="7">
+        <v>440.11</v>
+      </c>
+      <c r="L105" s="9">
+        <v>0.010105309576696826</v>
+      </c>
+      <c r="M105" s="10">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B106" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" s="13">
+        <v>73099.95</v>
+      </c>
+      <c r="F106" s="13">
+        <v>35200</v>
+      </c>
+      <c r="G106" s="14">
+        <v>0.48153247710839747</v>
+      </c>
+      <c r="H106" s="3">
+        <v>153</v>
+      </c>
+      <c r="I106" s="13">
+        <v>502.95</v>
+      </c>
+      <c r="J106" s="13">
+        <v>76951.35</v>
+      </c>
+      <c r="K106" s="13">
+        <v>440.11</v>
+      </c>
+      <c r="L106" s="15">
+        <v>0.010644105669214947</v>
+      </c>
+      <c r="M106" s="16">
+        <v>46334.5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B107" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" s="7">
+        <v>66969.46</v>
+      </c>
+      <c r="F107" s="7">
+        <v>27600</v>
+      </c>
+      <c r="G107" s="8">
+        <v>0.412128155132205</v>
+      </c>
+      <c r="H107" s="6">
+        <v>156</v>
+      </c>
+      <c r="I107" s="7">
+        <v>476.4</v>
+      </c>
+      <c r="J107" s="7">
+        <v>74318.4</v>
+      </c>
+      <c r="K107" s="7">
+        <v>400</v>
+      </c>
+      <c r="L107" s="9">
+        <v>0.009201788174254724</v>
+      </c>
+      <c r="M107" s="10">
+        <v>46303.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B108" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" s="13">
+        <v>66258.23</v>
+      </c>
+      <c r="F108" s="13">
+        <v>31400</v>
+      </c>
+      <c r="G108" s="14">
+        <v>0.47390339283135097</v>
+      </c>
+      <c r="H108" s="3">
+        <v>145</v>
+      </c>
+      <c r="I108" s="13">
+        <v>460.26</v>
+      </c>
+      <c r="J108" s="13">
+        <v>66737.7</v>
+      </c>
+      <c r="K108" s="13">
+        <v>457.52</v>
+      </c>
+      <c r="L108" s="15">
+        <v>0.010151115082776834</v>
+      </c>
+      <c r="M108" s="16">
+        <v>46334.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>